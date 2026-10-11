--- v2 (2026-04-12)
+++ v3 (2026-10-11)
@@ -2,86 +2,86 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\admin\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\admin\Desktop\★비교과마일리지\★ 2026학년도 비교과 마일리지\홈페이지 업로드\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0392DDFF-F1B0-4CEE-8212-6CEB803D6319}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{992F5CEB-8145-421C-9FF7-9C0AAC9A70B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6360" yWindow="1800" windowWidth="20400" windowHeight="14580" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="비교과 프로그램 목록" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'비교과 프로그램 목록'!$A$4:$Q$51</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'비교과 프로그램 목록'!$A$4:$Q$55</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="521" uniqueCount="252">
   <si>
     <t>학생지원처</t>
   </si>
   <si>
     <t>기획처</t>
   </si>
   <si>
     <t>한새 예비교사 역량(COMPASS)진단</t>
   </si>
   <si>
     <t>LCC(learning Clinic Center)사업</t>
   </si>
   <si>
     <t xml:space="preserve">영남3교대 프로그램 </t>
   </si>
   <si>
     <t>부산교육대학교 학생 홍보대사</t>
   </si>
   <si>
     <t>학술정보관</t>
   </si>
   <si>
     <t>독서토론(클럽)</t>
   </si>
   <si>
@@ -1023,91 +1023,143 @@
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>1회(4~6시간)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>영남3교대 비교과프로그램</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">(해양대 패들보드)  </t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...38 lines deleted...]
-  <si>
     <t>(2026. 2. 기준)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">26. 5. 신규등록 </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">학부 재학생 </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">미래교육원 첨단 실습실 투어 프로그램 </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">예비교사 게이미피케이션 연구클럽 </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">학내외 관계자 대상 미래교육원 시설 체험형 투어 운영 및 해당 투어 도우미에게 
+비교과 마일리지 지급 </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>게이미피케이션 자율 연구 및 성취기준 기반의 수업 패키지(지도안, PPT) 개발</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">1~8시간 </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">4~8점 </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">4개월 </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>부설초 연계 독서프로그램</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>초등학생 대상 독서멘토 활동(독서토론, 독서지도 등)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>30여명</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>회당 1-2시간</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>4~</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026. 8. 신규등록</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>에듀테마파크와 함께하는 예비교사 멘토링 캠프</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">에듀테마파크 체험형 투어, 교육기관 탐방 및 디지털 교육콘텐츠 제작 활동 </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>2박 3일</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(미정)
+에듀테크 관련 자격과정 역량 강화 교육 2</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(미정)
+ 에듀테크 관련 자격과정 역량 강화 교육 1</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">15점 </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">  - 26. 5. 신규등록 
+  - 2026년 2학기부터 마일리지 점수 변경 </t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1501,51 +1553,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
@@ -1733,90 +1785,99 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2068,154 +2129,154 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q51"/>
+  <dimension ref="A1:Q55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="J12" sqref="J12"/>
+      <selection pane="bottomRight" activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.625" style="2" customWidth="1"/>
     <col min="3" max="3" width="35.375" style="2" customWidth="1"/>
     <col min="4" max="4" width="61.125" style="4" customWidth="1"/>
     <col min="5" max="5" width="11.5" style="4" customWidth="1"/>
     <col min="6" max="6" width="14.875" style="2" customWidth="1"/>
     <col min="7" max="7" width="21.75" style="4" customWidth="1"/>
     <col min="8" max="9" width="9" style="4" customWidth="1"/>
-    <col min="10" max="15" width="20.625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="17" max="17" width="35.25" style="2" customWidth="1"/>
+    <col min="10" max="15" width="20.625" style="4" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="20.625" style="8" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="35.25" style="4" customWidth="1"/>
     <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="3"/>
-      <c r="B1" s="79" t="s">
+      <c r="B1" s="87" t="s">
         <v>90</v>
       </c>
-      <c r="C1" s="79"/>
-[...13 lines deleted...]
-      <c r="Q1" s="79"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
+      <c r="M1" s="87"/>
+      <c r="N1" s="87"/>
+      <c r="O1" s="87"/>
+      <c r="P1" s="87"/>
+      <c r="Q1" s="87"/>
     </row>
     <row r="2" spans="1:17" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="77" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="77"/>
+      <c r="A2" s="85" t="s">
+        <v>229</v>
+      </c>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+      <c r="Q2" s="85"/>
     </row>
     <row r="3" spans="1:17" ht="33.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>46</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="J3" s="80" t="s">
+      <c r="J3" s="88" t="s">
         <v>156</v>
       </c>
-      <c r="K3" s="81"/>
-[...4 lines deleted...]
-      <c r="P3" s="82"/>
+      <c r="K3" s="89"/>
+      <c r="L3" s="89"/>
+      <c r="M3" s="89"/>
+      <c r="N3" s="89"/>
+      <c r="O3" s="89"/>
+      <c r="P3" s="90"/>
       <c r="Q3" s="7" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:17" s="45" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="9" t="s">
         <v>157</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>159</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>160</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>163</v>
@@ -2808,1536 +2869,1705 @@
       <c r="H17" s="56" t="s">
         <v>225</v>
       </c>
       <c r="I17" s="56">
         <v>7647</v>
       </c>
       <c r="J17" s="56"/>
       <c r="K17" s="61" t="s">
         <v>188</v>
       </c>
       <c r="L17" s="62"/>
       <c r="M17" s="62"/>
       <c r="N17" s="61" t="s">
         <v>188</v>
       </c>
       <c r="O17" s="62"/>
       <c r="P17" s="61" t="s">
         <v>188</v>
       </c>
       <c r="Q17" s="57" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="23">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>146</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>144</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>112</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>118</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>117</v>
       </c>
       <c r="H18" s="64" t="s">
         <v>151</v>
       </c>
       <c r="I18" s="24">
         <v>7387</v>
       </c>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="65" t="s">
         <v>188</v>
       </c>
       <c r="N18" s="65" t="s">
         <v>188</v>
       </c>
       <c r="O18" s="24"/>
       <c r="P18" s="65" t="s">
         <v>188</v>
       </c>
       <c r="Q18" s="25" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="23">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B19" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="91" t="s">
         <v>215</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>229</v>
+        <v>249</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>216</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="24" t="s">
         <v>217</v>
       </c>
       <c r="G19" s="24" t="s">
         <v>218</v>
       </c>
       <c r="H19" s="24">
         <v>20</v>
       </c>
       <c r="I19" s="24">
         <v>7387</v>
       </c>
       <c r="J19" s="24"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="65" t="s">
         <v>189</v>
       </c>
       <c r="N19" s="65" t="s">
         <v>189</v>
       </c>
       <c r="O19" s="24"/>
       <c r="P19" s="65" t="s">
         <v>189</v>
       </c>
       <c r="Q19" s="25" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="23">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B20" s="83"/>
+        <v>16</v>
+      </c>
+      <c r="B20" s="91"/>
       <c r="C20" s="24" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>220</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="24" t="s">
         <v>221</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>222</v>
       </c>
       <c r="H20" s="24">
         <v>10</v>
       </c>
       <c r="I20" s="24">
         <v>7387</v>
       </c>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="65" t="s">
         <v>189</v>
       </c>
       <c r="N20" s="65" t="s">
         <v>189</v>
       </c>
       <c r="O20" s="24"/>
       <c r="P20" s="65" t="s">
         <v>189</v>
       </c>
       <c r="Q20" s="25" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="28">
-[...40 lines deleted...]
-        <v>89</v>
+      <c r="A21" s="23">
+        <v>17</v>
+      </c>
+      <c r="B21" s="79" t="s">
+        <v>215</v>
+      </c>
+      <c r="C21" s="79" t="s">
+        <v>245</v>
+      </c>
+      <c r="D21" s="79" t="s">
+        <v>246</v>
+      </c>
+      <c r="E21" s="79" t="s">
+        <v>112</v>
+      </c>
+      <c r="F21" s="79" t="s">
+        <v>54</v>
+      </c>
+      <c r="G21" s="79" t="s">
+        <v>247</v>
+      </c>
+      <c r="H21" s="79">
+        <v>15</v>
+      </c>
+      <c r="I21" s="79">
+        <v>7389</v>
+      </c>
+      <c r="J21" s="79"/>
+      <c r="K21" s="79"/>
+      <c r="L21" s="79"/>
+      <c r="M21" s="65"/>
+      <c r="N21" s="65"/>
+      <c r="O21" s="79"/>
+      <c r="P21" s="65"/>
+      <c r="Q21" s="25" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="28">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="29" t="s">
-        <v>65</v>
+        <v>9</v>
       </c>
       <c r="D22" s="29" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="E22" s="29" t="s">
         <v>21</v>
       </c>
       <c r="F22" s="29" t="s">
         <v>28</v>
       </c>
       <c r="G22" s="29" t="s">
         <v>38</v>
       </c>
       <c r="H22" s="29">
         <v>10</v>
       </c>
       <c r="I22" s="29">
         <v>7151</v>
       </c>
       <c r="J22" s="66" t="s">
         <v>188</v>
       </c>
       <c r="K22" s="67"/>
       <c r="L22" s="67"/>
       <c r="M22" s="67"/>
       <c r="N22" s="66" t="s">
         <v>188</v>
       </c>
       <c r="O22" s="67"/>
       <c r="P22" s="66" t="s">
         <v>188</v>
       </c>
       <c r="Q22" s="30" t="s">
-        <v>66</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="28">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="29" t="s">
-        <v>7</v>
+        <v>65</v>
       </c>
       <c r="D23" s="29" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E23" s="29" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F23" s="29" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G23" s="29" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>38</v>
+      </c>
+      <c r="H23" s="29">
+        <v>10</v>
       </c>
       <c r="I23" s="29">
-        <v>7156</v>
+        <v>7151</v>
       </c>
       <c r="J23" s="66" t="s">
         <v>188</v>
       </c>
       <c r="K23" s="67"/>
       <c r="L23" s="67"/>
       <c r="M23" s="67"/>
       <c r="N23" s="66" t="s">
         <v>188</v>
       </c>
-      <c r="O23" s="67" t="s">
-[...3 lines deleted...]
-      <c r="Q23" s="30"/>
+      <c r="O23" s="67"/>
+      <c r="P23" s="66" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q23" s="30" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="24" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="28">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="29" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D24" s="29" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E24" s="29" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="29" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G24" s="29" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>41</v>
+      </c>
+      <c r="H24" s="29" t="s">
+        <v>153</v>
       </c>
       <c r="I24" s="29">
         <v>7156</v>
       </c>
       <c r="J24" s="66" t="s">
         <v>188</v>
       </c>
       <c r="K24" s="67"/>
       <c r="L24" s="67"/>
       <c r="M24" s="67"/>
       <c r="N24" s="66" t="s">
         <v>188</v>
       </c>
       <c r="O24" s="67" t="s">
         <v>189</v>
       </c>
       <c r="P24" s="67"/>
       <c r="Q24" s="30"/>
     </row>
     <row r="25" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="28">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B25" s="29" t="s">
-        <v>67</v>
+        <v>6</v>
       </c>
       <c r="C25" s="29" t="s">
-        <v>68</v>
+        <v>8</v>
       </c>
       <c r="D25" s="29" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="E25" s="29" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="F25" s="29" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="G25" s="29" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="H25" s="29">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="I25" s="29">
         <v>7156</v>
       </c>
       <c r="J25" s="66" t="s">
         <v>188</v>
       </c>
-      <c r="K25" s="29"/>
-[...4 lines deleted...]
-      <c r="N25" s="29"/>
+      <c r="K25" s="67"/>
+      <c r="L25" s="67"/>
+      <c r="M25" s="67"/>
+      <c r="N25" s="66" t="s">
+        <v>188</v>
+      </c>
       <c r="O25" s="67" t="s">
         <v>189</v>
       </c>
       <c r="P25" s="67"/>
       <c r="Q25" s="30"/>
     </row>
     <row r="26" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="34">
-[...39 lines deleted...]
-      <c r="Q26" s="36"/>
+      <c r="A26" s="28">
+        <v>22</v>
+      </c>
+      <c r="B26" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="C26" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" s="29" t="s">
+        <v>69</v>
+      </c>
+      <c r="E26" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="F26" s="29" t="s">
+        <v>71</v>
+      </c>
+      <c r="G26" s="29" t="s">
+        <v>72</v>
+      </c>
+      <c r="H26" s="29">
+        <v>15</v>
+      </c>
+      <c r="I26" s="29">
+        <v>7156</v>
+      </c>
+      <c r="J26" s="66" t="s">
+        <v>188</v>
+      </c>
+      <c r="K26" s="29"/>
+      <c r="L26" s="29"/>
+      <c r="M26" s="66" t="s">
+        <v>188</v>
+      </c>
+      <c r="N26" s="29"/>
+      <c r="O26" s="67" t="s">
+        <v>189</v>
+      </c>
+      <c r="P26" s="67"/>
+      <c r="Q26" s="30"/>
     </row>
     <row r="27" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="34">
-[...39 lines deleted...]
-      <c r="Q27" s="36"/>
+      <c r="A27" s="28">
+        <v>23</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="C27" s="29" t="s">
+        <v>239</v>
+      </c>
+      <c r="D27" s="29" t="s">
+        <v>240</v>
+      </c>
+      <c r="E27" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="F27" s="29" t="s">
+        <v>241</v>
+      </c>
+      <c r="G27" s="29" t="s">
+        <v>242</v>
+      </c>
+      <c r="H27" s="29" t="s">
+        <v>243</v>
+      </c>
+      <c r="I27" s="29">
+        <v>7153</v>
+      </c>
+      <c r="J27" s="66"/>
+      <c r="K27" s="29"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="66"/>
+      <c r="N27" s="29"/>
+      <c r="O27" s="67"/>
+      <c r="P27" s="67"/>
+      <c r="Q27" s="92" t="s">
+        <v>244</v>
+      </c>
     </row>
     <row r="28" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="34">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="B28" s="35" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="38" t="s">
-        <v>207</v>
+        <v>125</v>
       </c>
       <c r="D28" s="35" t="s">
-        <v>208</v>
+        <v>139</v>
       </c>
       <c r="E28" s="35" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="F28" s="38" t="s">
+        <v>112</v>
+      </c>
+      <c r="F28" s="35" t="s">
         <v>50</v>
       </c>
       <c r="G28" s="35" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="I28" s="38">
+        <v>126</v>
+      </c>
+      <c r="H28" s="35">
+        <v>2</v>
+      </c>
+      <c r="I28" s="35">
         <v>7195</v>
       </c>
-      <c r="J28" s="38"/>
-[...1 lines deleted...]
-      <c r="L28" s="38"/>
+      <c r="J28" s="35"/>
+      <c r="K28" s="35"/>
+      <c r="L28" s="35"/>
       <c r="M28" s="68" t="s">
         <v>188</v>
       </c>
       <c r="N28" s="68" t="s">
         <v>188</v>
       </c>
       <c r="O28" s="35"/>
       <c r="P28" s="68" t="s">
         <v>188</v>
       </c>
       <c r="Q28" s="36"/>
     </row>
     <row r="29" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="34">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B29" s="35" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="C29" s="35" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="D29" s="35" t="s">
-        <v>86</v>
+        <v>129</v>
       </c>
       <c r="E29" s="35" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="F29" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" s="38" t="s">
         <v>50</v>
       </c>
       <c r="G29" s="35" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="H29" s="35" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-      <c r="L29" s="69"/>
+        <v>127</v>
+      </c>
+      <c r="I29" s="38">
+        <v>7195</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="38"/>
+      <c r="L29" s="38"/>
       <c r="M29" s="68" t="s">
         <v>188</v>
       </c>
       <c r="N29" s="68" t="s">
         <v>188</v>
       </c>
-      <c r="O29" s="69"/>
-      <c r="P29" s="68"/>
+      <c r="O29" s="35"/>
+      <c r="P29" s="68" t="s">
+        <v>188</v>
+      </c>
       <c r="Q29" s="36"/>
     </row>
     <row r="30" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="34">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B30" s="35" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>74</v>
+      </c>
+      <c r="C30" s="38" t="s">
+        <v>207</v>
       </c>
       <c r="D30" s="35" t="s">
-        <v>87</v>
+        <v>208</v>
       </c>
       <c r="E30" s="35" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="F30" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" s="38" t="s">
         <v>50</v>
       </c>
       <c r="G30" s="35" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="H30" s="35" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-      <c r="L30" s="69"/>
+        <v>76</v>
+      </c>
+      <c r="I30" s="38">
+        <v>7195</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="38"/>
+      <c r="L30" s="38"/>
       <c r="M30" s="68" t="s">
         <v>188</v>
       </c>
       <c r="N30" s="68" t="s">
         <v>188</v>
       </c>
-      <c r="O30" s="69"/>
-      <c r="P30" s="68"/>
+      <c r="O30" s="35"/>
+      <c r="P30" s="68" t="s">
+        <v>188</v>
+      </c>
       <c r="Q30" s="36"/>
     </row>
     <row r="31" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="34">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B31" s="35" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="C31" s="35" t="s">
-        <v>204</v>
+        <v>147</v>
       </c>
       <c r="D31" s="35" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="E31" s="35" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="F31" s="35" t="s">
         <v>50</v>
       </c>
       <c r="G31" s="35" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="H31" s="35" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="I31" s="35">
-        <v>7199</v>
-[...3 lines deleted...]
-      <c r="L31" s="68"/>
+        <v>7197</v>
+      </c>
+      <c r="J31" s="68" t="s">
+        <v>188</v>
+      </c>
+      <c r="K31" s="68"/>
+      <c r="L31" s="69"/>
       <c r="M31" s="68" t="s">
         <v>188</v>
       </c>
       <c r="N31" s="68" t="s">
         <v>188</v>
       </c>
       <c r="O31" s="69"/>
-      <c r="P31" s="68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P31" s="68"/>
       <c r="Q31" s="36"/>
     </row>
     <row r="32" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="34">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B32" s="35" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="C32" s="35" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="D32" s="35" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E32" s="35" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="F32" s="35" t="s">
         <v>50</v>
       </c>
       <c r="G32" s="35" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="H32" s="35" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="I32" s="35">
-        <v>7199</v>
+        <v>7197</v>
       </c>
       <c r="J32" s="68" t="s">
         <v>188</v>
       </c>
-      <c r="K32" s="69"/>
-      <c r="L32" s="68"/>
+      <c r="K32" s="68"/>
+      <c r="L32" s="69"/>
       <c r="M32" s="68" t="s">
         <v>188</v>
       </c>
       <c r="N32" s="68" t="s">
         <v>188</v>
       </c>
       <c r="O32" s="69"/>
       <c r="P32" s="68"/>
       <c r="Q32" s="36"/>
     </row>
     <row r="33" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="34">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="B33" s="35" t="s">
         <v>74</v>
       </c>
       <c r="C33" s="35" t="s">
-        <v>101</v>
+        <v>204</v>
       </c>
       <c r="D33" s="35" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="E33" s="35" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="F33" s="35" t="s">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="G33" s="35" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>75</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>76</v>
       </c>
       <c r="I33" s="35">
         <v>7199</v>
       </c>
       <c r="J33" s="68"/>
       <c r="K33" s="69"/>
-      <c r="L33" s="69"/>
+      <c r="L33" s="68"/>
       <c r="M33" s="68" t="s">
         <v>188</v>
       </c>
       <c r="N33" s="68" t="s">
         <v>188</v>
       </c>
       <c r="O33" s="69"/>
       <c r="P33" s="68" t="s">
         <v>188</v>
       </c>
-      <c r="Q33" s="88"/>
+      <c r="Q33" s="36"/>
     </row>
     <row r="34" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="34">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B34" s="35" t="s">
         <v>74</v>
       </c>
       <c r="C34" s="35" t="s">
-        <v>205</v>
+        <v>77</v>
       </c>
       <c r="D34" s="35" t="s">
-        <v>111</v>
+        <v>88</v>
       </c>
       <c r="E34" s="35" t="s">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="F34" s="35" t="s">
         <v>50</v>
       </c>
       <c r="G34" s="35" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>75</v>
+      </c>
+      <c r="H34" s="35" t="s">
+        <v>76</v>
       </c>
       <c r="I34" s="35">
         <v>7199</v>
       </c>
       <c r="J34" s="68" t="s">
         <v>188</v>
       </c>
-      <c r="K34" s="35"/>
-[...1 lines deleted...]
-      <c r="M34" s="35"/>
+      <c r="K34" s="69"/>
+      <c r="L34" s="68"/>
+      <c r="M34" s="68" t="s">
+        <v>188</v>
+      </c>
       <c r="N34" s="68" t="s">
         <v>188</v>
       </c>
-      <c r="O34" s="35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O34" s="69"/>
+      <c r="P34" s="68"/>
       <c r="Q34" s="36"/>
     </row>
     <row r="35" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="34">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B35" s="35" t="s">
         <v>74</v>
       </c>
       <c r="C35" s="35" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="D35" s="35" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="E35" s="35" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="F35" s="35" t="s">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="G35" s="35" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>102</v>
+      </c>
+      <c r="H35" s="35">
+        <v>4</v>
       </c>
       <c r="I35" s="35">
         <v>7199</v>
       </c>
-      <c r="J35" s="68" t="s">
-[...4 lines deleted...]
-      <c r="M35" s="35"/>
+      <c r="J35" s="68"/>
+      <c r="K35" s="69"/>
+      <c r="L35" s="69"/>
+      <c r="M35" s="68" t="s">
+        <v>188</v>
+      </c>
       <c r="N35" s="68" t="s">
         <v>188</v>
       </c>
-      <c r="O35" s="35"/>
+      <c r="O35" s="69"/>
       <c r="P35" s="68" t="s">
         <v>188</v>
       </c>
-      <c r="Q35" s="36"/>
+      <c r="Q35" s="80"/>
     </row>
     <row r="36" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="34">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="B36" s="35" t="s">
         <v>74</v>
       </c>
-      <c r="C36" s="38" t="s">
-        <v>128</v>
+      <c r="C36" s="35" t="s">
+        <v>205</v>
       </c>
       <c r="D36" s="35" t="s">
-        <v>130</v>
+        <v>111</v>
       </c>
       <c r="E36" s="35" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="F36" s="38" t="s">
+        <v>112</v>
+      </c>
+      <c r="F36" s="35" t="s">
         <v>50</v>
       </c>
       <c r="G36" s="35" t="s">
-        <v>103</v>
-[...12 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="H36" s="35">
+        <v>10</v>
+      </c>
+      <c r="I36" s="35">
+        <v>7199</v>
+      </c>
+      <c r="J36" s="68" t="s">
+        <v>188</v>
+      </c>
+      <c r="K36" s="35"/>
+      <c r="L36" s="35"/>
+      <c r="M36" s="35"/>
       <c r="N36" s="68" t="s">
         <v>188</v>
       </c>
       <c r="O36" s="35"/>
       <c r="P36" s="68" t="s">
         <v>188</v>
       </c>
       <c r="Q36" s="36"/>
     </row>
     <row r="37" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="34">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="B37" s="35" t="s">
         <v>74</v>
       </c>
-      <c r="C37" s="38" t="s">
-        <v>209</v>
+      <c r="C37" s="35" t="s">
+        <v>115</v>
       </c>
       <c r="D37" s="35" t="s">
-        <v>210</v>
+        <v>120</v>
       </c>
       <c r="E37" s="35" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="F37" s="38" t="s">
+        <v>112</v>
+      </c>
+      <c r="F37" s="35" t="s">
         <v>50</v>
       </c>
       <c r="G37" s="35" t="s">
-        <v>75</v>
-[...12 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="H37" s="37" t="s">
+        <v>154</v>
+      </c>
+      <c r="I37" s="35">
+        <v>7199</v>
+      </c>
+      <c r="J37" s="68" t="s">
+        <v>188</v>
+      </c>
+      <c r="K37" s="35"/>
+      <c r="L37" s="35"/>
+      <c r="M37" s="35"/>
       <c r="N37" s="68" t="s">
         <v>188</v>
       </c>
       <c r="O37" s="35"/>
       <c r="P37" s="68" t="s">
         <v>188</v>
       </c>
       <c r="Q37" s="36"/>
     </row>
     <row r="38" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="34">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="B38" s="35" t="s">
         <v>74</v>
       </c>
       <c r="C38" s="38" t="s">
-        <v>211</v>
+        <v>128</v>
       </c>
       <c r="D38" s="35" t="s">
-        <v>212</v>
+        <v>130</v>
       </c>
       <c r="E38" s="35" t="s">
         <v>20</v>
       </c>
       <c r="F38" s="38" t="s">
         <v>50</v>
       </c>
       <c r="G38" s="35" t="s">
-        <v>213</v>
+        <v>103</v>
       </c>
       <c r="H38" s="35" t="s">
-        <v>214</v>
+        <v>127</v>
       </c>
       <c r="I38" s="38">
         <v>7340</v>
       </c>
       <c r="J38" s="38"/>
       <c r="K38" s="38"/>
       <c r="L38" s="38"/>
       <c r="M38" s="68" t="s">
         <v>188</v>
       </c>
       <c r="N38" s="68" t="s">
         <v>188</v>
       </c>
       <c r="O38" s="35"/>
       <c r="P38" s="68" t="s">
         <v>188</v>
       </c>
       <c r="Q38" s="36"/>
     </row>
     <row r="39" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="26">
-[...39 lines deleted...]
-      <c r="Q39" s="89"/>
+      <c r="A39" s="34">
+        <v>35</v>
+      </c>
+      <c r="B39" s="35" t="s">
+        <v>74</v>
+      </c>
+      <c r="C39" s="38" t="s">
+        <v>209</v>
+      </c>
+      <c r="D39" s="35" t="s">
+        <v>210</v>
+      </c>
+      <c r="E39" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="G39" s="35" t="s">
+        <v>75</v>
+      </c>
+      <c r="H39" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="I39" s="38">
+        <v>7340</v>
+      </c>
+      <c r="J39" s="38"/>
+      <c r="K39" s="38"/>
+      <c r="L39" s="38"/>
+      <c r="M39" s="68" t="s">
+        <v>188</v>
+      </c>
+      <c r="N39" s="68" t="s">
+        <v>188</v>
+      </c>
+      <c r="O39" s="35"/>
+      <c r="P39" s="68" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q39" s="36"/>
     </row>
     <row r="40" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="26">
-[...37 lines deleted...]
-      <c r="Q40" s="89"/>
+      <c r="A40" s="34">
+        <v>36</v>
+      </c>
+      <c r="B40" s="35" t="s">
+        <v>74</v>
+      </c>
+      <c r="C40" s="38" t="s">
+        <v>211</v>
+      </c>
+      <c r="D40" s="35" t="s">
+        <v>212</v>
+      </c>
+      <c r="E40" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="G40" s="35" t="s">
+        <v>213</v>
+      </c>
+      <c r="H40" s="35" t="s">
+        <v>214</v>
+      </c>
+      <c r="I40" s="38">
+        <v>7340</v>
+      </c>
+      <c r="J40" s="38"/>
+      <c r="K40" s="38"/>
+      <c r="L40" s="38"/>
+      <c r="M40" s="68" t="s">
+        <v>188</v>
+      </c>
+      <c r="N40" s="68" t="s">
+        <v>188</v>
+      </c>
+      <c r="O40" s="35"/>
+      <c r="P40" s="68" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q40" s="36"/>
     </row>
     <row r="41" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="26">
-[...39 lines deleted...]
-      <c r="Q41" s="89"/>
+      <c r="A41" s="34">
+        <v>37</v>
+      </c>
+      <c r="B41" s="35" t="s">
+        <v>74</v>
+      </c>
+      <c r="C41" s="38" t="s">
+        <v>232</v>
+      </c>
+      <c r="D41" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="E41" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="F41" s="78" t="s">
+        <v>50</v>
+      </c>
+      <c r="G41" s="35" t="s">
+        <v>236</v>
+      </c>
+      <c r="H41" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="I41" s="38">
+        <v>7195</v>
+      </c>
+      <c r="J41" s="38"/>
+      <c r="K41" s="38"/>
+      <c r="L41" s="38"/>
+      <c r="M41" s="68" t="s">
+        <v>188</v>
+      </c>
+      <c r="N41" s="68" t="s">
+        <v>188</v>
+      </c>
+      <c r="O41" s="35"/>
+      <c r="P41" s="68" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q41" s="36" t="s">
+        <v>230</v>
+      </c>
     </row>
     <row r="42" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="84">
-[...39 lines deleted...]
-      <c r="Q42" s="27"/>
+      <c r="A42" s="34">
+        <v>38</v>
+      </c>
+      <c r="B42" s="35" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="38" t="s">
+        <v>233</v>
+      </c>
+      <c r="D42" s="35" t="s">
+        <v>235</v>
+      </c>
+      <c r="E42" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="F42" s="78" t="s">
+        <v>50</v>
+      </c>
+      <c r="G42" s="35" t="s">
+        <v>238</v>
+      </c>
+      <c r="H42" s="35" t="s">
+        <v>250</v>
+      </c>
+      <c r="I42" s="38">
+        <v>7199</v>
+      </c>
+      <c r="J42" s="68" t="s">
+        <v>188</v>
+      </c>
+      <c r="K42" s="38"/>
+      <c r="L42" s="38"/>
+      <c r="M42" s="68" t="s">
+        <v>188</v>
+      </c>
+      <c r="N42" s="68" t="s">
+        <v>188</v>
+      </c>
+      <c r="O42" s="35"/>
+      <c r="P42" s="68"/>
+      <c r="Q42" s="93" t="s">
+        <v>251</v>
+      </c>
     </row>
     <row r="43" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="85"/>
+      <c r="A43" s="26">
+        <v>39</v>
+      </c>
       <c r="B43" s="53" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="53" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="D43" s="87"/>
+        <v>14</v>
+      </c>
+      <c r="D43" s="86" t="s">
+        <v>97</v>
+      </c>
       <c r="E43" s="53" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="F43" s="53" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="G43" s="53" t="s">
-        <v>193</v>
+        <v>99</v>
       </c>
       <c r="H43" s="53">
         <v>8</v>
       </c>
       <c r="I43" s="53">
-        <v>7196</v>
+        <v>7191</v>
       </c>
       <c r="J43" s="70" t="s">
         <v>188</v>
       </c>
       <c r="K43" s="70"/>
       <c r="L43" s="71"/>
-      <c r="M43" s="70"/>
+      <c r="M43" s="70" t="s">
+        <v>188</v>
+      </c>
       <c r="N43" s="71"/>
-      <c r="O43" s="71"/>
-[...5 lines deleted...]
-      </c>
+      <c r="O43" s="71" t="s">
+        <v>189</v>
+      </c>
+      <c r="P43" s="71"/>
+      <c r="Q43" s="77"/>
     </row>
     <row r="44" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="26">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B44" s="53" t="s">
         <v>55</v>
       </c>
       <c r="C44" s="53" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="D44" s="86"/>
       <c r="E44" s="53" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="53" t="s">
-        <v>32</v>
+        <v>73</v>
       </c>
       <c r="G44" s="53" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="H44" s="53">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="I44" s="53">
-        <v>7196</v>
-[...3 lines deleted...]
-      </c>
+        <v>7191</v>
+      </c>
+      <c r="J44" s="70"/>
       <c r="K44" s="70" t="s">
         <v>188</v>
       </c>
       <c r="L44" s="71"/>
       <c r="M44" s="70" t="s">
         <v>188</v>
       </c>
       <c r="N44" s="71"/>
-      <c r="O44" s="71"/>
+      <c r="O44" s="71" t="s">
+        <v>189</v>
+      </c>
       <c r="P44" s="71"/>
-      <c r="Q44" s="27"/>
+      <c r="Q44" s="77"/>
     </row>
     <row r="45" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="26">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="B45" s="53" t="s">
         <v>55</v>
       </c>
       <c r="C45" s="53" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="D45" s="53" t="s">
-        <v>200</v>
+        <v>79</v>
       </c>
       <c r="E45" s="53" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="F45" s="53" t="s">
-        <v>201</v>
+        <v>73</v>
       </c>
       <c r="G45" s="53" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>42</v>
+      </c>
+      <c r="H45" s="53" t="s">
+        <v>155</v>
       </c>
       <c r="I45" s="53">
-        <v>7196</v>
+        <v>7191</v>
       </c>
       <c r="J45" s="70" t="s">
         <v>188</v>
       </c>
       <c r="K45" s="71"/>
       <c r="L45" s="71"/>
       <c r="M45" s="71"/>
       <c r="N45" s="71"/>
       <c r="O45" s="71" t="s">
         <v>189</v>
       </c>
       <c r="P45" s="70" t="s">
         <v>188</v>
       </c>
-      <c r="Q45" s="27"/>
+      <c r="Q45" s="77"/>
     </row>
     <row r="46" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="26">
-        <v>51</v>
+      <c r="A46" s="81">
+        <v>42</v>
       </c>
       <c r="B46" s="53" t="s">
         <v>55</v>
       </c>
       <c r="C46" s="53" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>190</v>
+      </c>
+      <c r="D46" s="83" t="s">
+        <v>191</v>
       </c>
       <c r="E46" s="53" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="F46" s="53" t="s">
-        <v>35</v>
+        <v>73</v>
       </c>
       <c r="G46" s="53" t="s">
-        <v>203</v>
+        <v>72</v>
       </c>
       <c r="H46" s="53">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="I46" s="53">
         <v>7196</v>
       </c>
-      <c r="J46" s="71"/>
-      <c r="K46" s="71"/>
+      <c r="J46" s="70" t="s">
+        <v>188</v>
+      </c>
+      <c r="K46" s="71" t="s">
+        <v>189</v>
+      </c>
       <c r="L46" s="71"/>
-      <c r="M46" s="70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M46" s="71"/>
       <c r="N46" s="71"/>
       <c r="O46" s="71" t="s">
         <v>189</v>
       </c>
-      <c r="P46" s="70" t="s">
-[...2 lines deleted...]
-      <c r="Q46" s="89"/>
+      <c r="P46" s="70"/>
+      <c r="Q46" s="27"/>
     </row>
     <row r="47" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="26">
-[...1 lines deleted...]
-      </c>
+      <c r="A47" s="82"/>
       <c r="B47" s="53" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="53" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D47" s="84"/>
       <c r="E47" s="53" t="s">
         <v>23</v>
       </c>
       <c r="F47" s="53" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G47" s="53" t="s">
-        <v>40</v>
+        <v>193</v>
       </c>
       <c r="H47" s="53">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I47" s="53">
-        <v>7198</v>
+        <v>7196</v>
       </c>
       <c r="J47" s="70" t="s">
         <v>188</v>
       </c>
-      <c r="K47" s="71"/>
+      <c r="K47" s="70"/>
       <c r="L47" s="71"/>
       <c r="M47" s="70"/>
       <c r="N47" s="71"/>
-      <c r="O47" s="71" t="s">
+      <c r="O47" s="71"/>
+      <c r="P47" s="70" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q47" s="27" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="26">
+        <v>43</v>
+      </c>
+      <c r="B48" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C48" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="D48" s="53" t="s">
+        <v>78</v>
+      </c>
+      <c r="E48" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="F48" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="G48" s="53" t="s">
+        <v>45</v>
+      </c>
+      <c r="H48" s="53">
+        <v>10</v>
+      </c>
+      <c r="I48" s="53">
+        <v>7196</v>
+      </c>
+      <c r="J48" s="70" t="s">
+        <v>188</v>
+      </c>
+      <c r="K48" s="70" t="s">
+        <v>188</v>
+      </c>
+      <c r="L48" s="71"/>
+      <c r="M48" s="70" t="s">
+        <v>188</v>
+      </c>
+      <c r="N48" s="71"/>
+      <c r="O48" s="71"/>
+      <c r="P48" s="71"/>
+      <c r="Q48" s="27"/>
+    </row>
+    <row r="49" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="26">
+        <v>44</v>
+      </c>
+      <c r="B49" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C49" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="D49" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="E49" s="53" t="s">
+        <v>80</v>
+      </c>
+      <c r="F49" s="53" t="s">
+        <v>201</v>
+      </c>
+      <c r="G49" s="53" t="s">
+        <v>38</v>
+      </c>
+      <c r="H49" s="53">
+        <v>4</v>
+      </c>
+      <c r="I49" s="53">
+        <v>7196</v>
+      </c>
+      <c r="J49" s="70" t="s">
+        <v>188</v>
+      </c>
+      <c r="K49" s="71"/>
+      <c r="L49" s="71"/>
+      <c r="M49" s="71"/>
+      <c r="N49" s="71"/>
+      <c r="O49" s="71" t="s">
         <v>189</v>
       </c>
-      <c r="P47" s="71" t="s">
+      <c r="P49" s="70" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q49" s="27"/>
+    </row>
+    <row r="50" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="26">
+        <v>45</v>
+      </c>
+      <c r="B50" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C50" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" s="72" t="s">
+        <v>202</v>
+      </c>
+      <c r="E50" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="F50" s="53" t="s">
+        <v>35</v>
+      </c>
+      <c r="G50" s="53" t="s">
+        <v>203</v>
+      </c>
+      <c r="H50" s="53">
+        <v>6</v>
+      </c>
+      <c r="I50" s="53">
+        <v>7196</v>
+      </c>
+      <c r="J50" s="71"/>
+      <c r="K50" s="71"/>
+      <c r="L50" s="71"/>
+      <c r="M50" s="70" t="s">
+        <v>188</v>
+      </c>
+      <c r="N50" s="71"/>
+      <c r="O50" s="71" t="s">
         <v>189</v>
       </c>
-      <c r="Q47" s="90" t="s">
+      <c r="P50" s="70" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q50" s="77"/>
+    </row>
+    <row r="51" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="26">
+        <v>46</v>
+      </c>
+      <c r="B51" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C51" s="53" t="s">
+        <v>196</v>
+      </c>
+      <c r="D51" s="53" t="s">
+        <v>197</v>
+      </c>
+      <c r="E51" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="F51" s="53" t="s">
+        <v>35</v>
+      </c>
+      <c r="G51" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H51" s="53">
+        <v>4</v>
+      </c>
+      <c r="I51" s="53">
+        <v>7198</v>
+      </c>
+      <c r="J51" s="70" t="s">
+        <v>188</v>
+      </c>
+      <c r="K51" s="71"/>
+      <c r="L51" s="71"/>
+      <c r="M51" s="70"/>
+      <c r="N51" s="71"/>
+      <c r="O51" s="71" t="s">
+        <v>189</v>
+      </c>
+      <c r="P51" s="71" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q51" s="27" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="48" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B48" s="39" t="s">
+    <row r="52" spans="1:17" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="31">
+        <v>47</v>
+      </c>
+      <c r="B52" s="39" t="s">
         <v>122</v>
       </c>
-      <c r="C48" s="39" t="s">
+      <c r="C52" s="39" t="s">
         <v>169</v>
       </c>
-      <c r="D48" s="40" t="s">
+      <c r="D52" s="40" t="s">
         <v>175</v>
       </c>
-      <c r="E48" s="73" t="s">
+      <c r="E52" s="73" t="s">
         <v>226</v>
       </c>
-      <c r="F48" s="41" t="s">
+      <c r="F52" s="41" t="s">
         <v>123</v>
       </c>
-      <c r="G48" s="39" t="s">
+      <c r="G52" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="H48" s="39">
+      <c r="H52" s="39">
         <v>4</v>
       </c>
-      <c r="I48" s="41">
+      <c r="I52" s="41">
         <v>7654</v>
       </c>
-      <c r="J48" s="74" t="s">
-[...12 lines deleted...]
-      <c r="Q48" s="42" t="s">
+      <c r="J52" s="74" t="s">
+        <v>188</v>
+      </c>
+      <c r="K52" s="74" t="s">
+        <v>188</v>
+      </c>
+      <c r="L52" s="41"/>
+      <c r="M52" s="74" t="s">
+        <v>188</v>
+      </c>
+      <c r="N52" s="41"/>
+      <c r="O52" s="41"/>
+      <c r="P52" s="75"/>
+      <c r="Q52" s="42" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="49" spans="1:17" s="46" customFormat="1" ht="67.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B49" s="43" t="s">
+    <row r="53" spans="1:17" s="46" customFormat="1" ht="67.5" x14ac:dyDescent="0.3">
+      <c r="A53" s="31">
+        <v>48</v>
+      </c>
+      <c r="B53" s="43" t="s">
         <v>122</v>
       </c>
-      <c r="C49" s="33" t="s">
+      <c r="C53" s="33" t="s">
         <v>165</v>
       </c>
-      <c r="D49" s="32" t="s">
+      <c r="D53" s="32" t="s">
         <v>166</v>
       </c>
-      <c r="E49" s="73" t="s">
+      <c r="E53" s="73" t="s">
         <v>226</v>
       </c>
-      <c r="F49" s="33" t="s">
+      <c r="F53" s="33" t="s">
         <v>167</v>
       </c>
-      <c r="G49" s="33" t="s">
+      <c r="G53" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="H49" s="33">
+      <c r="H53" s="33">
         <v>4</v>
       </c>
-      <c r="I49" s="33">
+      <c r="I53" s="33">
         <v>7654</v>
       </c>
-      <c r="J49" s="74" t="s">
-[...12 lines deleted...]
-      <c r="Q49" s="44" t="s">
+      <c r="J53" s="74" t="s">
+        <v>188</v>
+      </c>
+      <c r="K53" s="74" t="s">
+        <v>188</v>
+      </c>
+      <c r="L53" s="41"/>
+      <c r="M53" s="74" t="s">
+        <v>188</v>
+      </c>
+      <c r="N53" s="33"/>
+      <c r="O53" s="33"/>
+      <c r="P53" s="33"/>
+      <c r="Q53" s="44" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="50" spans="1:17" s="46" customFormat="1" ht="40.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B50" s="48" t="s">
+    <row r="54" spans="1:17" s="46" customFormat="1" ht="40.5" x14ac:dyDescent="0.3">
+      <c r="A54" s="47">
+        <v>49</v>
+      </c>
+      <c r="B54" s="48" t="s">
         <v>170</v>
       </c>
-      <c r="C50" s="49" t="s">
+      <c r="C54" s="49" t="s">
         <v>171</v>
       </c>
-      <c r="D50" s="50" t="s">
+      <c r="D54" s="50" t="s">
         <v>172</v>
       </c>
-      <c r="E50" s="50" t="s">
+      <c r="E54" s="50" t="s">
         <v>174</v>
       </c>
-      <c r="F50" s="49" t="s">
+      <c r="F54" s="49" t="s">
         <v>173</v>
       </c>
-      <c r="G50" s="49" t="s">
+      <c r="G54" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="H50" s="49">
+      <c r="H54" s="49">
         <v>4</v>
       </c>
-      <c r="I50" s="49">
+      <c r="I54" s="49">
         <v>7549</v>
       </c>
-      <c r="J50" s="76"/>
-[...12 lines deleted...]
-      <c r="Q50" s="51" t="s">
+      <c r="J54" s="76"/>
+      <c r="K54" s="49"/>
+      <c r="L54" s="76" t="s">
+        <v>188</v>
+      </c>
+      <c r="M54" s="76"/>
+      <c r="N54" s="76" t="s">
+        <v>188</v>
+      </c>
+      <c r="O54" s="49"/>
+      <c r="P54" s="76" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q54" s="51" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="51" spans="1:17" s="46" customFormat="1" ht="40.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B51" s="48" t="s">
+    <row r="55" spans="1:17" s="46" customFormat="1" ht="40.5" x14ac:dyDescent="0.3">
+      <c r="A55" s="47">
+        <v>50</v>
+      </c>
+      <c r="B55" s="48" t="s">
         <v>170</v>
       </c>
-      <c r="C51" s="49" t="s">
+      <c r="C55" s="49" t="s">
         <v>176</v>
       </c>
-      <c r="D51" s="52" t="s">
+      <c r="D55" s="52" t="s">
         <v>177</v>
       </c>
-      <c r="E51" s="50" t="s">
+      <c r="E55" s="50" t="s">
         <v>178</v>
       </c>
-      <c r="F51" s="49" t="s">
+      <c r="F55" s="49" t="s">
         <v>179</v>
       </c>
-      <c r="G51" s="49" t="s">
+      <c r="G55" s="49" t="s">
         <v>180</v>
       </c>
-      <c r="H51" s="49">
+      <c r="H55" s="49">
         <v>4</v>
       </c>
-      <c r="I51" s="49">
+      <c r="I55" s="49">
         <v>7549</v>
       </c>
-      <c r="J51" s="76"/>
-[...12 lines deleted...]
-      <c r="Q51" s="51" t="s">
+      <c r="J55" s="76"/>
+      <c r="K55" s="49"/>
+      <c r="L55" s="76" t="s">
+        <v>188</v>
+      </c>
+      <c r="M55" s="76"/>
+      <c r="N55" s="76" t="s">
+        <v>188</v>
+      </c>
+      <c r="O55" s="49"/>
+      <c r="P55" s="76" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q55" s="51" t="s">
         <v>168</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:Q51" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="MJZSBrED67dbeBRjnKMcCq1ZJrvhU58CNXOIl1bbRnHyny/qsDKyz5muuVUuEIXlf3uqDJ6xTSIrgEcVurT0GA==" saltValue="DjNYmlFHExn0u8k/t5og1A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <autoFilter ref="A4:Q55" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="7">
-    <mergeCell ref="A42:A43"/>
-    <mergeCell ref="D42:D43"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="D46:D47"/>
     <mergeCell ref="A2:Q2"/>
-    <mergeCell ref="D39:D40"/>
+    <mergeCell ref="D43:D44"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="J3:P3"/>
     <mergeCell ref="B19:B20"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J1:P3 L52:N1048576 K14:L15 O18:O20 K25:L25 P25 L16 J52:J1048576 P48:P49 P52:P1048576 O48:O1048576 K50:K1048576 O10:O11 P12:P13 L48:L49 N48:N49 J18:L20 M11:N11 N8:O9 K8:L9 L13 J10 J13 N14:O15 P16 N16 J16:J17 N25 J26:L28 K34:M35 O26:O28 O34:O38 J36:L38" xr:uid="{83943676-2222-435E-A590-3A6CC45818F6}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J1:P3 L56:N1048576 K14:L15 O18:O21 K26:L27 P26:P27 L16 J56:J1048576 P52:P53 P56:P1048576 K54:K1048576 O10:O11 P12:P13 L52:L53 N52:N53 J18:L21 M11:N11 N8:O9 K8:L9 L13 J10 J13 N14:O15 P16 N16 J16:J17 N26:N27 J28:L30 K36:M37 O28:O30 O36:O42 K38:L42 J38:J41 O52:O1048576" xr:uid="{83943676-2222-435E-A590-3A6CC45818F6}">
       <formula1>"의사소통, 공동체 리더십, 다문화 글로벌, 교직 인성 및 전문성, 창의융합, 공감 정서조절, 자기관리 "</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">